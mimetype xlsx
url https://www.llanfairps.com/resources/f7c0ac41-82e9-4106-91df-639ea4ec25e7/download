--- v0 (2025-10-29)
+++ v1 (2026-10-13)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Anna\New Pupil Pack\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Anna\Forms &amp; Letter Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20687CC4-FBDC-473E-8E13-4682F096D876}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{95E46FD7-AEE2-4502-B153-AC9DFDE74DEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="38400" windowHeight="16905" xr2:uid="{04D40A87-E44C-48A6-B98D-4BC1394B5DB6}"/>
+    <workbookView xWindow="3855" yWindow="3855" windowWidth="28800" windowHeight="15345" xr2:uid="{04D40A87-E44C-48A6-B98D-4BC1394B5DB6}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>TERM TIME ABSENCE REQUEST FORM</t>
   </si>
   <si>
     <t>Account will be taken by the Headteacher of:</t>
   </si>
   <si>
     <t>Please provide details of the circumstances for which the absence is being requested:</t>
   </si>
   <si>
     <t>Number of days:</t>
   </si>
   <si>
     <t>Date to:</t>
   </si>
   <si>
     <t>Date from:</t>
   </si>
   <si>
     <t>Details:</t>
   </si>
   <si>
     <t>FOR SCHOOL USE ONLY</t>
   </si>
   <si>
@@ -95,84 +95,81 @@
   <si>
     <t>The request for absence has been authorised and the relevant code will appear on your child's attendance record.</t>
   </si>
   <si>
     <t>The request has unfortunately NOT been authorised fro the reasons below. Should you take your child out of school, an unauthorised absense will be marked on your child's record</t>
   </si>
   <si>
     <t>No details of circumstances have been given, please re-submit form.</t>
   </si>
   <si>
     <t>The absence exceeds the recommended authorised amount of days. These will be recorded as unauthorised.</t>
   </si>
   <si>
     <t>The Headteacher will request that the EWO issue a Fixed Penalty Notice should you take your child out of school for the unauthorsed absence detailed above.</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t xml:space="preserve">Signature:  </t>
   </si>
   <si>
     <t>Headteacher comments:</t>
   </si>
   <si>
-    <t>Pupil 1</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Part time Nursery </t>
   </si>
   <si>
-    <t>year 24/25</t>
+    <t>If you wish to appeal against the decision, please arrange a meeting with the Headteacher by contacting the school te. 01446 772245 or email Llanfairps@valeofglamorgan.gov.uk</t>
   </si>
   <si>
     <t>Time of year of the proposed absence, the length/purpose of the absence and the overall pattern of your child's attendance</t>
   </si>
   <si>
     <t>Absence to be completed by Parent/Carer</t>
   </si>
   <si>
-    <t>Pupil Name :</t>
+    <t>Pupil name 1</t>
+  </si>
+  <si>
+    <t>Pupil name  2</t>
+  </si>
+  <si>
+    <t>Pupil name 3</t>
   </si>
   <si>
     <t>Percentage attendance average:</t>
   </si>
   <si>
+    <t>year 26/27</t>
+  </si>
+  <si>
     <t>School Target     95%</t>
   </si>
   <si>
     <t>year 25/26</t>
-  </si>
-[...1 lines deleted...]
-    <t>If you wish to appeal against the decision, please arrange a meeting with the Headteacher by contacting the school on 01446 772245 or email office@llanfairps.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -557,180 +554,173 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -791,91 +781,91 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5362575" y="0"/>
           <a:ext cx="896190" cy="877900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -937,51 +927,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1079,580 +1069,514 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1322401-02BD-4D7B-88A9-785B3B62DD41}">
   <dimension ref="A2:I45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="C39" sqref="C39:H39"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="Q13" sqref="Q13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.28515625" customWidth="1"/>
     <col min="2" max="2" width="3.42578125" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" customWidth="1"/>
-    <col min="5" max="5" width="1.85546875" customWidth="1"/>
+    <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="8" width="18.7109375" customWidth="1"/>
     <col min="9" max="9" width="1.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" ht="21" x14ac:dyDescent="0.35">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="2"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B4" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C4" s="1"/>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:9" s="6" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="14"/>
-      <c r="B6" s="69" t="s">
+      <c r="A6" s="13"/>
+      <c r="B6" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="69"/>
-[...5 lines deleted...]
-      <c r="I6" s="70"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="65"/>
     </row>
     <row r="7" spans="1:9" s="6" customFormat="1" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="27"/>
-[...7 lines deleted...]
-      <c r="I7" s="28"/>
+      <c r="A7" s="25"/>
+      <c r="B7" s="14"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="26"/>
     </row>
     <row r="8" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="9"/>
-      <c r="B8" s="38" t="s">
+      <c r="A8" s="8"/>
+      <c r="B8" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="11"/>
-[...2 lines deleted...]
-      <c r="F8" s="39" t="s">
+      <c r="C8" s="10"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="20"/>
-[...1 lines deleted...]
-      <c r="I8" s="10"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="9"/>
     </row>
     <row r="9" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="9"/>
-      <c r="B9" s="38" t="s">
+      <c r="A9" s="8"/>
+      <c r="B9" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="11"/>
-[...5 lines deleted...]
-      <c r="I9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="22"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="9"/>
     </row>
     <row r="10" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="9"/>
-      <c r="B10" s="38" t="s">
+      <c r="A10" s="8"/>
+      <c r="B10" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="11"/>
-[...5 lines deleted...]
-      <c r="I10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="9"/>
     </row>
     <row r="11" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="50"/>
-      <c r="B11" s="52" t="s">
+      <c r="A11" s="46"/>
+      <c r="B11" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C11" s="16"/>
-[...18 lines deleted...]
-      <c r="I12" s="26"/>
+      <c r="C11" s="1"/>
+      <c r="F11" s="45"/>
+      <c r="I11" s="9"/>
+    </row>
+    <row r="12" spans="1:9" s="7" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47"/>
+      <c r="B12" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="66"/>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="24"/>
     </row>
     <row r="13" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="29"/>
-[...7 lines deleted...]
-      <c r="I14" s="37"/>
+      <c r="A14" s="27"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="35"/>
     </row>
     <row r="15" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="9"/>
-      <c r="B15" s="72" t="s">
+      <c r="A15" s="8"/>
+      <c r="B15" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="73"/>
-[...2 lines deleted...]
-      <c r="F15" s="64" t="s">
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="69"/>
+      <c r="F15" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="H15" s="59" t="s">
+        <v>29</v>
+      </c>
+      <c r="I15" s="34"/>
+    </row>
+    <row r="16" spans="1:9" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8"/>
+      <c r="B16" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="71"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="30"/>
+      <c r="H16" s="30"/>
+      <c r="I16" s="29"/>
+    </row>
+    <row r="17" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="8"/>
+      <c r="B17" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="39"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="9"/>
+    </row>
+    <row r="18" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8"/>
+      <c r="B18" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="12"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="9"/>
+    </row>
+    <row r="19" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8"/>
+      <c r="B19" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="39"/>
+      <c r="D19" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="16"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="9"/>
+    </row>
+    <row r="20" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8"/>
+      <c r="B20" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="39"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="16"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="9"/>
+    </row>
+    <row r="21" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="8"/>
+      <c r="B21" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="39"/>
+      <c r="D21" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="16"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="9"/>
+    </row>
+    <row r="22" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="8"/>
+      <c r="B22" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="39"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="16"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="9"/>
+    </row>
+    <row r="23" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="8"/>
+      <c r="B23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="39"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="9"/>
+    </row>
+    <row r="24" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="8"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="I24" s="9"/>
+    </row>
+    <row r="25" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="43"/>
+      <c r="B25" s="43"/>
+      <c r="C25" s="44"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="43"/>
+      <c r="I25" s="43"/>
+    </row>
+    <row r="26" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
+      <c r="B26" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="21"/>
+      <c r="I26" s="9"/>
+    </row>
+    <row r="27" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
+      <c r="B27" s="40"/>
+      <c r="C27" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="21"/>
+      <c r="I27" s="9"/>
+    </row>
+    <row r="28" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="21"/>
+      <c r="I28" s="9"/>
+    </row>
+    <row r="29" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="G15" s="64" t="s">
+      <c r="D29" s="21"/>
+      <c r="I29" s="9"/>
+    </row>
+    <row r="30" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="21"/>
+      <c r="I30" s="9"/>
+    </row>
+    <row r="31" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="40"/>
+      <c r="C31" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="61"/>
+      <c r="E31" s="61"/>
+      <c r="F31" s="61"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="9"/>
+    </row>
+    <row r="32" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="21"/>
+      <c r="I32" s="9"/>
+    </row>
+    <row r="33" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="40"/>
+      <c r="C33" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="38"/>
+      <c r="E33" s="60"/>
+      <c r="F33" s="60"/>
+      <c r="G33" s="60"/>
+      <c r="I33" s="9"/>
+    </row>
+    <row r="34" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="I34" s="9"/>
+    </row>
+    <row r="35" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="41"/>
+      <c r="C35" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="21"/>
+      <c r="I35" s="9"/>
+    </row>
+    <row r="36" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8"/>
+      <c r="C36" s="21"/>
+      <c r="D36" s="21"/>
+      <c r="I36" s="9"/>
+    </row>
+    <row r="37" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8"/>
+      <c r="B37" s="40"/>
+      <c r="C37" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="63"/>
+      <c r="E37" s="63"/>
+      <c r="F37" s="63"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="63"/>
+      <c r="I37" s="9"/>
+    </row>
+    <row r="38" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="8"/>
+      <c r="I38" s="9"/>
+    </row>
+    <row r="39" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="8"/>
+      <c r="B39" s="40"/>
+      <c r="C39" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="H15" s="64" t="s">
-[...302 lines deleted...]
-      <c r="I39" s="10"/>
+      <c r="D39" s="63"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="63"/>
+      <c r="G39" s="63"/>
+      <c r="H39" s="63"/>
+      <c r="I39" s="9"/>
     </row>
     <row r="40" spans="1:9" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="42" spans="1:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="53"/>
-      <c r="B42" s="61" t="s">
+      <c r="A42" s="49"/>
+      <c r="B42" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="C42" s="61"/>
-[...5 lines deleted...]
-      <c r="I42" s="55"/>
+      <c r="C42" s="57"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="57"/>
+      <c r="F42" s="57"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="50"/>
+      <c r="I42" s="51"/>
     </row>
     <row r="43" spans="1:9" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="56"/>
-[...7 lines deleted...]
-      <c r="I43" s="57"/>
+      <c r="A43" s="52"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="I43" s="53"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A44" s="56"/>
-      <c r="B44" s="16" t="s">
+      <c r="A44" s="52"/>
+      <c r="B44" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C44" s="16"/>
-[...3 lines deleted...]
-      <c r="G44" s="16" t="s">
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="H44" s="7"/>
-      <c r="I44" s="57"/>
+      <c r="I44" s="53"/>
     </row>
     <row r="45" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="58"/>
-[...7 lines deleted...]
-      <c r="I45" s="60"/>
+      <c r="A45" s="54"/>
+      <c r="B45" s="55"/>
+      <c r="C45" s="58"/>
+      <c r="D45" s="58"/>
+      <c r="E45" s="58"/>
+      <c r="F45" s="58"/>
+      <c r="G45" s="58"/>
+      <c r="H45" s="55"/>
+      <c r="I45" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="C31:H31"/>
     <mergeCell ref="C37:H37"/>
     <mergeCell ref="C39:H39"/>
     <mergeCell ref="B6:I6"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="B15:E15"/>
     <mergeCell ref="B16:E16"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>